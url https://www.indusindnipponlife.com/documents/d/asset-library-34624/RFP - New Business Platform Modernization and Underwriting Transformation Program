--- v0 (2026-08-21)
+++ v1 (2026-10-25)
@@ -76,77 +76,86 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="105B6BE1" w14:textId="77777777" w:rsidR="000072CD" w:rsidRPr="00342DFB" w:rsidRDefault="000072CD" w:rsidP="00E36989">
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E465A7A" w14:textId="77777777" w:rsidR="000072CD" w:rsidRPr="00342DFB" w:rsidRDefault="000072CD" w:rsidP="00E36989">
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C09B598" w14:textId="17860DF2" w:rsidR="00AE2530" w:rsidRPr="00342DFB" w:rsidRDefault="00AE2530" w:rsidP="005928AE">
+    <w:p w14:paraId="0C09B598" w14:textId="500F4582" w:rsidR="00AE2530" w:rsidRPr="00342DFB" w:rsidRDefault="00AE2530" w:rsidP="00E36989">
       <w:pPr>
         <w:ind w:left="-270"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Request for Proposal </w:t>
       </w:r>
       <w:r w:rsidR="00676FA3">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00C12DFA" w:rsidRPr="00C12DFA">
+      <w:r w:rsidR="00166C32">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="40"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6940" w:rsidRPr="00C12DFA">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>New Business Platform Modernization and Underwriting Transformation Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B882F54" w14:textId="77777777" w:rsidR="00AE2530" w:rsidRPr="00342DFB" w:rsidRDefault="00AE2530" w:rsidP="00E36989">
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="628CA2AC" w14:textId="77777777" w:rsidR="000072CD" w:rsidRPr="00342DFB" w:rsidRDefault="000072CD" w:rsidP="00E36989">
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
@@ -161,235 +170,209 @@
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A02A47E" w14:textId="77777777" w:rsidR="009A3DF3" w:rsidRPr="00342DFB" w:rsidRDefault="009A3DF3" w:rsidP="00E36989">
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20829181" w14:textId="773EF903" w:rsidR="009407EB" w:rsidRPr="00EE1CC9" w:rsidRDefault="009407EB" w:rsidP="009407EB">
+    <w:p w14:paraId="20829181" w14:textId="1C4BA5C1" w:rsidR="009407EB" w:rsidRPr="00EE1CC9" w:rsidRDefault="009407EB" w:rsidP="009407EB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc85864414"/>
       <w:bookmarkStart w:id="1" w:name="_Toc90354316"/>
       <w:r w:rsidRPr="00EE1CC9">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>RFP Float Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81C98">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="000B6DFE">
+      <w:r w:rsidR="004F6940">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00846A95">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0041176E">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="005928AE">
+      <w:r w:rsidR="004F6940">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>/0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B6DFE">
+        <w:t>/10/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C14C3F3" w14:textId="61E6BA08" w:rsidR="009407EB" w:rsidRPr="00EE1CC9" w:rsidRDefault="009407EB" w:rsidP="009407EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submission of Technical </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26736">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Commercial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE1CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>proposal:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB50D5">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="0041176E">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/10/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0035570D">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5C7A82" w14:textId="77777777" w:rsidR="00362743" w:rsidRPr="00676FA3" w:rsidRDefault="00362743" w:rsidP="00E36989">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005928AE">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D4CF99" w14:textId="77777777" w:rsidR="00362743" w:rsidRPr="00342DFB" w:rsidRDefault="00362743" w:rsidP="00E36989">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
-[...96 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="172D22E3" w14:textId="77777777" w:rsidR="00C1279E" w:rsidRPr="00342DFB" w:rsidRDefault="00C1279E" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="DocumentControlBody"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39A00D25" w14:textId="77777777" w:rsidR="00C1279E" w:rsidRPr="00342DFB" w:rsidRDefault="00C1279E" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="DocumentControlBody"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C252480" w14:textId="77777777" w:rsidR="00C1279E" w:rsidRPr="00342DFB" w:rsidRDefault="00C1279E" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="DocumentControlBody"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
@@ -537,65 +520,51 @@
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1194294B" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRDefault="00F8110A" w:rsidP="00342DFB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C00E9E0" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRDefault="00F8110A" w:rsidP="00342DFB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A192917" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRPr="00342DFB" w:rsidRDefault="00F8110A" w:rsidP="00342DFB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="424A34CB" w14:textId="77777777" w:rsidR="00342DFB" w:rsidRDefault="00342DFB" w:rsidP="00342DFB">
-[...13 lines deleted...]
-    <w:p w14:paraId="7C186399" w14:textId="77777777" w:rsidR="009807AC" w:rsidRPr="00342DFB" w:rsidRDefault="009807AC" w:rsidP="00342DFB">
+    <w:p w14:paraId="424A34CB" w14:textId="77777777" w:rsidR="00342DFB" w:rsidRPr="00342DFB" w:rsidRDefault="00342DFB" w:rsidP="00342DFB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33D816A1" w14:textId="77777777" w:rsidR="005A4DE9" w:rsidRPr="00342DFB" w:rsidRDefault="00B4094B" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
         <w:t>Table of Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
@@ -1876,51 +1845,67 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22AAB769" w14:textId="77777777" w:rsidR="00FD7311" w:rsidRPr="00342DFB" w:rsidRDefault="00FD7311" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>* - Detailed Process Note and the content of the RFP is subject to change and the final will one will be agreed mutually prior to the agreement signing.</w:t>
+        <w:t xml:space="preserve">* - Detailed Process Note and the content of the RFP is subject to change and the final </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>will one</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be agreed mutually prior to the agreement signing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4B0B98" w14:textId="77777777" w:rsidR="005B2F9C" w:rsidRPr="00342DFB" w:rsidRDefault="005B2F9C" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C086E87" w14:textId="77777777" w:rsidR="00A42C5E" w:rsidRPr="00342DFB" w:rsidRDefault="00A42C5E" w:rsidP="00E36989">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A85269A" w14:textId="77777777" w:rsidR="00A42C5E" w:rsidRPr="00342DFB" w:rsidRDefault="00A42C5E" w:rsidP="00E36989">
@@ -1983,376 +1968,371 @@
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF27DA6" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRDefault="00F8110A" w:rsidP="00E36989">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54CB1AAD" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRDefault="00F8110A" w:rsidP="00E36989">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ECB42BB" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRDefault="00F8110A" w:rsidP="00E36989">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CBB848" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRPr="00342DFB" w:rsidRDefault="00F8110A" w:rsidP="00E36989">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70696C68" w14:textId="77777777" w:rsidR="00E87A33" w:rsidRPr="00342DFB" w:rsidRDefault="00E87A33" w:rsidP="00E36989">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1770D236" w14:textId="77777777" w:rsidR="00B4094B" w:rsidRPr="00342DFB" w:rsidRDefault="00956953" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc109221879"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidR="006E4266" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="5E3D21FB" w14:textId="77777777" w:rsidR="00AC31D3" w:rsidRPr="00F2633D" w:rsidRDefault="00AC31D3" w:rsidP="00AC31D3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A4D7525" w14:textId="743BBEAA" w:rsidR="007F6B9B" w:rsidRPr="007F6B9B" w:rsidRDefault="005923C8" w:rsidP="007F6B9B">
+    <w:p w14:paraId="1FE747F2" w14:textId="48850D4C" w:rsidR="00342DFB" w:rsidRPr="00342DFB" w:rsidRDefault="005923C8" w:rsidP="007F6B9B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
         <w:t>IndusInd</w:t>
       </w:r>
       <w:r w:rsidR="007F6B9B" w:rsidRPr="007F6B9B">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nippon Life Insurance Company is amongst the leading private sector life insurance companies in India in terms of individual WRP (weighted received premium) and new business WRP. The company is one of the largest non-bank supported private life insurers with over 10 million policyholders*, a strong distribution network of 713 branches and 46,538 advisors as on March 31, 2022. The company holds </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F6B9B">
+        <w:t xml:space="preserve"> Nippon Life Insurance Company is amongst the leading private sector life insurance companies in India in terms of individual WRP (weighted received premium) and new business WRP. The company is one of the largest non-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007F6B9B" w:rsidRPr="007F6B9B">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t>Claim Settlement Ratio</w:t>
-      </w:r>
+        <w:t>bank</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007F6B9B" w:rsidRPr="007F6B9B">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of 98.7% as on March 31, 2022. </w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> supported private life insurers with over 10 million policyholders*</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26736">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Nippon Life caters to five distinct segments, namely Protection, Child, Retirement, Saving &amp; Investment, and Health; for individuals as well as Groups/Corporate entities.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BFE2C3" w14:textId="60493ECA" w:rsidR="00F47D28" w:rsidRPr="00342DFB" w:rsidRDefault="00F47D28" w:rsidP="00342DFB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A6B1023" w14:textId="77777777" w:rsidR="00B4094B" w:rsidRPr="00342DFB" w:rsidRDefault="00956953" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc109221880"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006005A3" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4856B228" w14:textId="74B47B6B" w:rsidR="00797267" w:rsidRPr="00342DFB" w:rsidRDefault="00797267" w:rsidP="00C12DFA">
-      <w:pPr>
+    <w:p w14:paraId="4856B228" w14:textId="4D756433" w:rsidR="00797267" w:rsidRDefault="00797267" w:rsidP="00797267">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>The purpose of this RFP is to inform potential Vendors of a business opportunity and to solicit proposals</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C12DFA">
+        <w:t>The purpose of this RFP is to inform potential Vendors of a business opportunity and to solicit proposals for</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C49">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00342DFB">
-[...13 lines deleted...]
-      <w:r w:rsidR="00C12DFA" w:rsidRPr="00C12DFA">
+      <w:r w:rsidR="004D6C49" w:rsidRPr="004D6C49">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>New Business</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C12DFA">
+        <w:t>New Business Platform Modernization and Underwriting Transformation Program</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C49">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based upon the review and evaluation of proposals offered in response to this RFP, </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00554EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C12DFA" w:rsidRPr="00C12DFA">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Based upon the review and evaluation of proposals offered in response to this RFP, </w:t>
-[...6 lines deleted...]
-        <w:t>INLIC</w:t>
+        <w:t xml:space="preserve">may at its sole discretion negotiate and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>enter into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contracts with </w:t>
       </w:r>
       <w:r w:rsidR="00554EFD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">shortlisted </w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">may at its sole discretion negotiate and enter into contracts with </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">shortlisted </w:t>
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/Vendors</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>vendor</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Notwithstanding any other provision herein, vendor’s participation in this process is voluntary and at vendor’s sole discretion. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6614D702" w14:textId="77777777" w:rsidR="001601ED" w:rsidRDefault="001601ED" w:rsidP="00797267">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="013C5A55" w14:textId="77777777" w:rsidR="001601ED" w:rsidRDefault="001601ED" w:rsidP="00797267">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="40FD7F26" w14:textId="77777777" w:rsidR="006005A3" w:rsidRPr="00342DFB" w:rsidRDefault="006005A3" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5803ADBE" w14:textId="7644D992" w:rsidR="005C38C5" w:rsidRPr="00342DFB" w:rsidRDefault="00D54F80" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
@@ -2441,584 +2421,718 @@
       <w:r w:rsidR="00616F69" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Requirement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="005C38C5" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F6C93" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517CC001" w14:textId="7F241D25" w:rsidR="0017715E" w:rsidRPr="00500626" w:rsidRDefault="0017715E" w:rsidP="0017715E">
+    <w:p w14:paraId="0BC0B21F" w14:textId="77777777" w:rsidR="00C17A74" w:rsidRDefault="00C17A74" w:rsidP="008D1956">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F61A99" w14:textId="7744DF8C" w:rsidR="008D1956" w:rsidRDefault="00C17A74" w:rsidP="008D1956">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4923">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1956" w:rsidRPr="005B4923">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ttached</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4923">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1956" w:rsidRPr="005B4923">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>detail SOW</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1956">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3967561F" w14:textId="77777777" w:rsidR="008D1956" w:rsidRDefault="008D1956" w:rsidP="008D1956">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5FA460" w14:textId="23D0C81F" w:rsidR="008D1956" w:rsidRDefault="008D1956" w:rsidP="008D1956">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="5" w:name="_MON_1852988501"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="2C13E7CE" w14:textId="0F48980F" w:rsidR="00B56FAA" w:rsidRDefault="0041176E" w:rsidP="00B56FAA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">                                                                              </w:t>
-[...14 lines deleted...]
-        <w:object w:dxaOrig="1508" w:dyaOrig="983" w14:anchorId="4A9D5BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1508" w:dyaOrig="983" w14:anchorId="6EFE2CDF">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:75.5pt;height:49pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1847872388" r:id="rId9">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1854087199" r:id="rId9">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
-      <w:r w:rsidR="002E21D8">
-[...3 lines deleted...]
-    <w:p w14:paraId="2C13E7CE" w14:textId="37A41BE9" w:rsidR="00B56FAA" w:rsidRDefault="005928AE" w:rsidP="00B56FAA">
+    </w:p>
+    <w:p w14:paraId="4160ACF5" w14:textId="77777777" w:rsidR="006D11A7" w:rsidRPr="00EC713F" w:rsidRDefault="006D11A7" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4160ACF5" w14:textId="77777777" w:rsidR="006D11A7" w:rsidRPr="00EC713F" w:rsidRDefault="006D11A7" w:rsidP="00E36989">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D80461" w14:textId="77777777" w:rsidR="009A3645" w:rsidRPr="00342DFB" w:rsidRDefault="00D54F80" w:rsidP="00E36989">
+      <w:pPr>
+        <w:pStyle w:val="SasHeading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc109221882"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3645" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="006005A3" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Company’s Obligations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="009A3645" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A3645" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2CBAC1" w14:textId="156BA672" w:rsidR="006005A3" w:rsidRPr="00342DFB" w:rsidRDefault="006005A3" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc109221882"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
-          <w:b/>
-[...39 lines deleted...]
-    <w:p w14:paraId="5E2CBAC1" w14:textId="156BA672" w:rsidR="006005A3" w:rsidRPr="00342DFB" w:rsidRDefault="006005A3" w:rsidP="00E36989">
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The submission and receipt of proposals </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>obligate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in any way</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC713F">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC713F">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and this is only an invitation to an offer and does not bind </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC713F">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legally</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC713F" w:rsidRPr="00F2633D">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall not be liable for any costs incurred by Vendors in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>preparation,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presentation. </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> makes no representation, implied or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>express,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that it will accept and approve any proposal submitted. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contracts which result from this RFP shall be non-exclusive, non-commitment, as-ordered agreements. </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC713F">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also not</w:t>
+      </w:r>
+      <w:r w:rsidR="00554EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsible for any damages, including damages that result from, but are not limited to negligence. </w:t>
+      </w:r>
+      <w:r w:rsidR="005923C8">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>INLIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not be held responsible for consequential damages, including but not limited to systems problems, inability to use the system, loss of electronic information etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75055CD2" w14:textId="77777777" w:rsidR="00922984" w:rsidRPr="00342DFB" w:rsidRDefault="00922984" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00342DFB">
-[...169 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="69C6D4E7" w14:textId="77777777" w:rsidR="007F6C93" w:rsidRPr="00342DFB" w:rsidRDefault="00D54F80" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc109221883"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc109221883"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="007F6C93" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00C32FA8" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Proposal</w:t>
       </w:r>
       <w:r w:rsidR="007F6C93" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE7545" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Terms &amp; Conditions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="007F6C93" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F6C93" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE2A26C" w14:textId="06D22E59" w:rsidR="005E7582" w:rsidRPr="00342DFB" w:rsidRDefault="005E7582" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc215654227"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc109221884"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc215654227"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc109221884"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="005B32AD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No Liability on</w:t>
       </w:r>
       <w:r w:rsidR="00554EFD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107DD06B" w14:textId="34BD90B7" w:rsidR="00EC713F" w:rsidRPr="00F2633D" w:rsidRDefault="005E7582" w:rsidP="00EC713F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vendors waives any right to claim damages of any nature whatsoever based on the selection process, final selection, and any communications associated with the selection. </w:t>
+        <w:t xml:space="preserve">Vendors </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>waives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any right to claim damages of any nature whatsoever based on the selection process, final selection, and any communications associated with the selection. </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reserves the right to award the Contract to the Vendor(s) whose proposal is deemed to be the most advantageous in meeting the specifications of the RFP. In addition, </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reserves the right to add or waive any requirements contained in this RFP at its sole discretion with regard to proposals submitted. </w:t>
+        <w:t xml:space="preserve"> reserves the right to add or waive any requirements contained in this RFP at its sole discretion </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposals submitted. </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">’ decision on award of Contract shall be final and binding on all the vendors. </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
@@ -3094,212 +3208,246 @@
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Toc109221885"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc109221885"/>
       <w:r w:rsidR="005E7582" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.2 Confidentiality</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="5978807B" w14:textId="3C98783E" w:rsidR="005E7582" w:rsidRPr="00342DFB" w:rsidRDefault="005E7582" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The terms of this RFP, the information provided by </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> herein and all other information provided </w:t>
       </w:r>
       <w:r w:rsidR="009B59CE">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vendor in connection with the services offered to be provided by the vendor pursuant to this RFP, are to be treated by vendor as strictl</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in connection with the services offered to be provided by the vendor pursuant to this RFP, are to be treated by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>vendor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as strictl</w:t>
       </w:r>
       <w:r w:rsidR="005F4762" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y confidential and proprietary.</w:t>
       </w:r>
       <w:r w:rsidR="00EC713F">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE5DB53" w14:textId="77777777" w:rsidR="005E7582" w:rsidRPr="00342DFB" w:rsidRDefault="005E7582" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc109221886"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc109221886"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.3 Third-</w:t>
       </w:r>
       <w:r w:rsidR="00922984" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>party</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E08F2" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contracting</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="531C0DE4" w14:textId="653CAAF1" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="00ED3BFE" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">This RFP is being issued to individual </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AC28BA" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">. It is not </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
@@ -3340,61 +3488,61 @@
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> in receipt of this RFP must not forward to a sister concern within the same chain. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764DBEB7" w14:textId="77777777" w:rsidR="005E39D8" w:rsidRPr="00342DFB" w:rsidRDefault="005E39D8" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc109221887"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc109221887"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.4 Cost for Bidding</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="1F9A58FC" w14:textId="5F76232F" w:rsidR="005E39D8" w:rsidRPr="00342DFB" w:rsidRDefault="005E39D8" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">The Vendor shall bear all costs associated with the preparation and submission of its proposal. </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
@@ -3439,70 +3587,70 @@
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> be responsible or liable for these costs, regardless of the conduct or outcome of the selection process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F54819A" w14:textId="77777777" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="005F4762" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc109221888"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc109221888"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.5</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acceptance of proposal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="67FCEAC7" w14:textId="78ACB787" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="00ED3BFE" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">This RFP is not a contract offer by </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
@@ -3682,71 +3830,70 @@
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>with such Vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC7BB9E" w14:textId="77777777" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="005F4762" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc109221889"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc109221889"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5.6</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Evaluation &amp; Selection</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="457588BF" w14:textId="77777777" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="00AC28BA" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Vendor</w:t>
       </w:r>
       <w:r w:rsidR="0036049F" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
@@ -3786,51 +3933,81 @@
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> may or may not be the determining factor in </w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Vendor</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> selection process.  The award may be made to the </w:t>
+        <w:t xml:space="preserve"> selection process.  The award </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">may be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>made</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Vendor</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>(s) whose proposal(s) is (are) determined to be of highest value in terms of quality and price.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490BD40A" w14:textId="2E87D8BE" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="005923C8" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3853,51 +4030,71 @@
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> reserves the right to request the </w:t>
       </w:r>
       <w:r w:rsidR="00AC28BA" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Vendor</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>(s) to demonstrate that adequate skills, equipment are available for delivery of services</w:t>
+        <w:t xml:space="preserve">(s) to demonstrate that adequate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>skills,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment are available for delivery of services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D25680" w14:textId="16ED6CEB" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="005923C8" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
@@ -3933,115 +4130,155 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reserves the right to request any additional information that it deems necessary in order to make a decision on any proposal.</w:t>
+        <w:t xml:space="preserve"> reserves the right to request any additional information that it deems necessary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on any proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B4CE0C" w14:textId="77777777" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="00ED3BFE" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Any proposal not supported by the information requested in the RFP, or not complying with the RFP requirements, may not be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3051741C" w14:textId="77777777" w:rsidR="0036049F" w:rsidRPr="00342DFB" w:rsidRDefault="005F4762" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc109221890"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc109221890"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.7</w:t>
       </w:r>
       <w:r w:rsidR="0036049F" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acceptance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="3FE0102B" w14:textId="0CC843CD" w:rsidR="0036049F" w:rsidRPr="00342DFB" w:rsidRDefault="0036049F" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>All the terms &amp; conditions of this RFP shall be deemed to be accepted by the vendor.</w:t>
       </w:r>
       <w:r w:rsidR="00394A2B" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
@@ -4197,79 +4434,79 @@
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>has the right to disqualify the vendor from the contract awarding process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA3AAB2" w14:textId="77777777" w:rsidR="00366D04" w:rsidRPr="00342DFB" w:rsidRDefault="00366D04" w:rsidP="00366D04">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc109221891"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc109221891"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.8 Engagement Guideline</w:t>
       </w:r>
       <w:r w:rsidR="005143CD" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Terms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="77D85D7B" w14:textId="77777777" w:rsidR="00554EFD" w:rsidRDefault="00366D04" w:rsidP="00366D04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Vendor shall adhere to the key terms</w:t>
       </w:r>
       <w:r w:rsidR="00554EFD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
@@ -4312,74 +4549,106 @@
         </w:rPr>
         <w:t>Declaration that the Database of the Vendor is situated in India as required by IRDAI regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566F88B2" w14:textId="77777777" w:rsidR="00554EFD" w:rsidRPr="005328C1" w:rsidRDefault="00554EFD" w:rsidP="00554EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005328C1">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Declaration if the Vendor has ever been black listed by any Government organization, or any Client Company</w:t>
+        <w:t xml:space="preserve">Declaration if the Vendor has ever been </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005328C1">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>black listed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005328C1">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by any Government organization, or any Client Company</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDBE6A4" w14:textId="77777777" w:rsidR="00554EFD" w:rsidRPr="005328C1" w:rsidRDefault="00554EFD" w:rsidP="00554EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005328C1">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Declaration that the Memorandum of Association and Article of Association of the Vendor Company allows for such an activity to be performed.</w:t>
+        <w:t xml:space="preserve">Declaration that the Memorandum of Association and Article of Association of the Vendor Company </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005328C1">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>allows</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005328C1">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for such an activity to be performed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022BCA1E" w14:textId="4A315E8C" w:rsidR="00554EFD" w:rsidRDefault="00554EFD" w:rsidP="00554EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554EFD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Right for </w:t>
@@ -4620,322 +4889,333 @@
         <w:t>INLIC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62094F0F" w14:textId="77777777" w:rsidR="00554EFD" w:rsidRPr="00342DFB" w:rsidRDefault="00F80218" w:rsidP="00514D35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vendor</w:t>
       </w:r>
       <w:r w:rsidRPr="00F80218">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> to provide data for any regulatory reporting or in supporting audit requirements"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2AD9C7" w14:textId="01DF35AD" w:rsidR="005F4762" w:rsidRPr="00342DFB" w:rsidRDefault="00294804" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:ind w:left="90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_MON_1571237453"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="17" w:name="_MON_1571237453"/>
+      <w:bookmarkStart w:id="18" w:name="_MON_1582355939"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc109221892"/>
       <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00AF7560">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005F4762" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pricing</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="49166964" w14:textId="7BD5F984" w:rsidR="0017715E" w:rsidRDefault="0017715E" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1944BFFD" w14:textId="77777777" w:rsidR="009407EB" w:rsidRDefault="009407EB" w:rsidP="009407EB">
+    <w:p w14:paraId="1944BFFD" w14:textId="30A584DD" w:rsidR="009407EB" w:rsidRDefault="009407EB" w:rsidP="009407EB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Commercials bids will be asked later on the selection, based on technical proposals.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Commercials bids </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26736">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t xml:space="preserve">to be submitted in a separate password protected file. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD23523" w14:textId="277F03B6" w:rsidR="0017715E" w:rsidRPr="00CA5081" w:rsidRDefault="0017715E" w:rsidP="00E36989">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60FA094B" w14:textId="77777777" w:rsidR="00751B68" w:rsidRPr="00342DFB" w:rsidRDefault="00F80218" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:ind w:left="90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc109221893"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc109221893"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00751B68" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>) Vendor Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="73436D9E" w14:textId="77777777" w:rsidR="00751B68" w:rsidRPr="00342DFB" w:rsidRDefault="00751B68" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Kindly fill in the attached questionnaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD12B66" w14:textId="36E5C47D" w:rsidR="00751B68" w:rsidRPr="00342DFB" w:rsidRDefault="00F3120F" w:rsidP="00E36989">
+    <w:p w14:paraId="7CD12B66" w14:textId="77777777" w:rsidR="00751B68" w:rsidRPr="00342DFB" w:rsidRDefault="00751B68" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:bookmarkStart w:id="21" w:name="_MON_1731150808"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="7F7AE28F" w14:textId="357571AC" w:rsidR="00751B68" w:rsidRPr="00342DFB" w:rsidRDefault="00CA68EE" w:rsidP="00E36989">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:object w:dxaOrig="1508" w:dyaOrig="984" w14:anchorId="27AFC2E2">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:75.5pt;height:49pt" o:ole="">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1311" w:dyaOrig="849" w14:anchorId="63FAABAF">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:65pt;height:42.5pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1847872389" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1854087200" r:id="rId11"/>
         </w:object>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2852878E" w14:textId="77777777" w:rsidR="003E08F2" w:rsidRPr="00342DFB" w:rsidRDefault="00F80218" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:ind w:left="90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc109221894"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc109221894"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003E08F2" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="009C645E" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Contact person for questions and clarifications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="009C645E" w:rsidRPr="00342DFB" w:rsidDel="009C645E">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012712F4" w14:textId="77777777" w:rsidR="003E08F2" w:rsidRPr="00342DFB" w:rsidRDefault="003E08F2" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="530ECF3D" w14:textId="77777777" w:rsidR="006B451D" w:rsidRPr="00342DFB" w:rsidRDefault="006B451D" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06504713" w14:textId="41CA49E7" w:rsidR="00AD5F16" w:rsidRPr="00500626" w:rsidRDefault="00AD5F16" w:rsidP="00AD5F16">
+    <w:p w14:paraId="580AF8C2" w14:textId="267691C9" w:rsidR="00573DDB" w:rsidRDefault="00AD5F16" w:rsidP="00AD5F16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00500626">
@@ -4945,555 +5225,353 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD5C59">
-[...7 lines deleted...]
-    <w:p w14:paraId="50C3647E" w14:textId="44F4BAF1" w:rsidR="00AD5F16" w:rsidRPr="00500626" w:rsidRDefault="00AD5F16" w:rsidP="00AD5F16">
+      <w:r w:rsidR="004F6940">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Gippu M Sam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C3647E" w14:textId="43A18669" w:rsidR="00AD5F16" w:rsidRPr="00500626" w:rsidRDefault="00AD5F16" w:rsidP="00AD5F16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Landline / Mobile Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD5C59">
+      <w:r w:rsidR="004F6940">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>9967934777</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F30AC6" w14:textId="791F0836" w:rsidR="00AD5F16" w:rsidRDefault="00AD5F16" w:rsidP="00AD5F16">
+    <w:p w14:paraId="72F30AC6" w14:textId="55E0825B" w:rsidR="00AD5F16" w:rsidRDefault="00AD5F16" w:rsidP="00AD5F16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Email Id</w:t>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...8 lines deleted...]
-    <w:p w14:paraId="0D55756C" w14:textId="77777777" w:rsidR="00B448A6" w:rsidRDefault="00B448A6" w:rsidP="00AD5F16">
+      <w:r w:rsidR="004F6940">
+        <w:t>Gippu.sam@indusindnipponlife.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529D6EDE" w14:textId="77777777" w:rsidR="00E23CCA" w:rsidRDefault="00E23CCA" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E085782" w14:textId="77777777" w:rsidR="00B448A6" w:rsidRPr="00342DFB" w:rsidRDefault="00B448A6" w:rsidP="00B448A6">
+    <w:p w14:paraId="1E4C2BC3" w14:textId="7ECD73DD" w:rsidR="00B26736" w:rsidRDefault="00B26736" w:rsidP="00B26736">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5112106F" w14:textId="78B6E3A2" w:rsidR="00B448A6" w:rsidRPr="00500626" w:rsidRDefault="00B448A6" w:rsidP="00B448A6">
+      <w:r w:rsidRPr="00500626">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500626">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00500626">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00500626">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00500626">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500626">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Chetan Sawant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B37AC6E" w14:textId="7F46D153" w:rsidR="00B26736" w:rsidRPr="00500626" w:rsidRDefault="00B26736" w:rsidP="00B26736">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Name</w:t>
-[...20 lines deleted...]
-        <w:tab/>
+        <w:t>Landline / Mobile Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD5C59">
-[...7 lines deleted...]
-    <w:p w14:paraId="3D0D560E" w14:textId="2736DC0D" w:rsidR="00B448A6" w:rsidRPr="00500626" w:rsidRDefault="00B448A6" w:rsidP="00B448A6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>9029704880</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2521D745" w14:textId="7A9EA046" w:rsidR="00B26736" w:rsidRDefault="00B26736" w:rsidP="00B26736">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Landline / Mobile Number</w:t>
+        <w:t>Email Id</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500626">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00500626">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00500626">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500626">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FD5C59" w:rsidRPr="00FD5C59">
-[...7 lines deleted...]
-    <w:p w14:paraId="529D6EDE" w14:textId="473706B6" w:rsidR="00E23CCA" w:rsidRDefault="00B448A6" w:rsidP="00E36989">
+      <w:r w:rsidRPr="00B26736">
+        <w:t>CHETAN.SAWANT@indusindnipponlife.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB31349" w14:textId="77777777" w:rsidR="00E23CCA" w:rsidRDefault="00E23CCA" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...237 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E23CCA" w:rsidSect="002B4351">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1620" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DD94FD9" w14:textId="77777777" w:rsidR="008F2D60" w:rsidRDefault="008F2D60">
+    <w:p w14:paraId="27E68A11" w14:textId="77777777" w:rsidR="008A6483" w:rsidRDefault="008A6483">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58289DF1" w14:textId="77777777" w:rsidR="008F2D60" w:rsidRDefault="008F2D60">
+    <w:p w14:paraId="3194CDD7" w14:textId="77777777" w:rsidR="008A6483" w:rsidRDefault="008A6483">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
@@ -6002,58 +6080,58 @@
   </w:p>
   <w:p w14:paraId="5F11C5A7" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="7920"/>
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="47D87B2C" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="7920"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72EB619A" w14:textId="77777777" w:rsidR="008F2D60" w:rsidRDefault="008F2D60">
+    <w:p w14:paraId="44D7DCD6" w14:textId="77777777" w:rsidR="008A6483" w:rsidRDefault="008A6483">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EF17A40" w14:textId="77777777" w:rsidR="008F2D60" w:rsidRDefault="008F2D60">
+    <w:p w14:paraId="319D9F10" w14:textId="77777777" w:rsidR="008A6483" w:rsidRDefault="008A6483">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="284B5632" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                                       </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D3693FA" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
@@ -8186,50 +8264,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D4A0494"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC9263FC"/>
+    <w:lvl w:ilvl="0" w:tplc="40090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="403A425A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="863AF6E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8298,51 +8465,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4138474A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50CE61A2"/>
     <w:lvl w:ilvl="0" w:tplc="1340E21A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ReferenceList"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="133"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -8418,51 +8585,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43EE343F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="380EF27C"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8504,51 +8671,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="440E047D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BACE05CE"/>
     <w:lvl w:ilvl="0" w:tplc="167CF402">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="TableTitle"/>
       <w:lvlText w:val="Table %1:"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1797"/>
         </w:tabs>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -8624,51 +8791,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F54046F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="79AC5AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="AnnexH4"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:vanish/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
@@ -8777,51 +8944,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="3744"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6221670E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A14EB2C4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FigureTitle"/>
       <w:lvlText w:val="Figure %1:"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1437"/>
         </w:tabs>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -8897,51 +9064,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63CC469E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3CA68F4"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8983,51 +9150,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B109D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E0D4BB08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
@@ -9135,51 +9302,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="3744"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B5C4C0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C61A7D46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SasHeading4"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-669"/>
         </w:tabs>
         <w:ind w:left="-669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9289,741 +9456,787 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3651"/>
         </w:tabs>
         <w:ind w:left="3291" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1288657941">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1492676207">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="920136440">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1303345831">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2102330241">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="716199349">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="130633297">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1547520638">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="36974314">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1891456198">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="324670154">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="257100638">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1195313662">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="474764927">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="135071557">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2131774077">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="810057375">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1806661186">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="117992116">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1644693309">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="645277100">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1897083734">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="678042937">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1906842272">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1291746965">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1148977439">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1296372167">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1020276689">
     <w:abstractNumId w:val="7"/>
   </w:num>
+  <w:num w:numId="29" w16cid:durableId="1245529128">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D6645"/>
     <w:rsid w:val="00000648"/>
     <w:rsid w:val="00001257"/>
     <w:rsid w:val="000047C5"/>
     <w:rsid w:val="000072CD"/>
     <w:rsid w:val="00012892"/>
     <w:rsid w:val="000128B1"/>
     <w:rsid w:val="00012A0A"/>
     <w:rsid w:val="000150DD"/>
     <w:rsid w:val="000153C0"/>
     <w:rsid w:val="00017BBF"/>
     <w:rsid w:val="00017E71"/>
     <w:rsid w:val="00023E88"/>
+    <w:rsid w:val="000433EE"/>
     <w:rsid w:val="000443C9"/>
     <w:rsid w:val="00044860"/>
+    <w:rsid w:val="00045B76"/>
     <w:rsid w:val="00047641"/>
-    <w:rsid w:val="00060D5B"/>
     <w:rsid w:val="00063E1D"/>
     <w:rsid w:val="0006605C"/>
     <w:rsid w:val="00073535"/>
     <w:rsid w:val="00073CC8"/>
     <w:rsid w:val="00080A97"/>
+    <w:rsid w:val="00080FBB"/>
     <w:rsid w:val="000913C3"/>
     <w:rsid w:val="00096E00"/>
+    <w:rsid w:val="000A510A"/>
     <w:rsid w:val="000B3F31"/>
-    <w:rsid w:val="000B6DFE"/>
     <w:rsid w:val="000C14FF"/>
     <w:rsid w:val="000C6E3F"/>
     <w:rsid w:val="000D085F"/>
     <w:rsid w:val="000D54FD"/>
     <w:rsid w:val="000E09B0"/>
     <w:rsid w:val="000E32EF"/>
     <w:rsid w:val="000F54C8"/>
-    <w:rsid w:val="0010242C"/>
+    <w:rsid w:val="00102E2D"/>
     <w:rsid w:val="00104755"/>
     <w:rsid w:val="00105FB5"/>
     <w:rsid w:val="0012035A"/>
     <w:rsid w:val="0012053D"/>
     <w:rsid w:val="00122D99"/>
     <w:rsid w:val="00127360"/>
+    <w:rsid w:val="00130CFB"/>
     <w:rsid w:val="001410F5"/>
     <w:rsid w:val="0014687B"/>
+    <w:rsid w:val="001601ED"/>
+    <w:rsid w:val="00166C32"/>
     <w:rsid w:val="00173B5B"/>
     <w:rsid w:val="0017715E"/>
     <w:rsid w:val="001778A2"/>
+    <w:rsid w:val="00186A11"/>
     <w:rsid w:val="00187E7F"/>
     <w:rsid w:val="00192E2F"/>
     <w:rsid w:val="00194281"/>
     <w:rsid w:val="00194B18"/>
     <w:rsid w:val="00195C79"/>
     <w:rsid w:val="00196972"/>
     <w:rsid w:val="001A1217"/>
     <w:rsid w:val="001A525D"/>
     <w:rsid w:val="001A597C"/>
     <w:rsid w:val="001B3548"/>
     <w:rsid w:val="001B39D9"/>
+    <w:rsid w:val="001B5AEA"/>
     <w:rsid w:val="001B5BC7"/>
     <w:rsid w:val="001B659F"/>
     <w:rsid w:val="001C1680"/>
     <w:rsid w:val="001C1D05"/>
     <w:rsid w:val="001C1E8C"/>
     <w:rsid w:val="001C3487"/>
     <w:rsid w:val="001C3F1B"/>
     <w:rsid w:val="001D0353"/>
     <w:rsid w:val="001D17E9"/>
+    <w:rsid w:val="001D63A4"/>
+    <w:rsid w:val="001E3420"/>
     <w:rsid w:val="001E63A2"/>
     <w:rsid w:val="00203B44"/>
     <w:rsid w:val="00207052"/>
     <w:rsid w:val="00211AAD"/>
     <w:rsid w:val="00212F4A"/>
     <w:rsid w:val="00213655"/>
     <w:rsid w:val="00223871"/>
+    <w:rsid w:val="002238FE"/>
     <w:rsid w:val="0022468E"/>
-    <w:rsid w:val="0022564A"/>
     <w:rsid w:val="0022622E"/>
     <w:rsid w:val="00226CC6"/>
     <w:rsid w:val="00240C62"/>
     <w:rsid w:val="00245855"/>
+    <w:rsid w:val="002461B8"/>
     <w:rsid w:val="0025683D"/>
     <w:rsid w:val="00261F2C"/>
     <w:rsid w:val="00267376"/>
     <w:rsid w:val="0027175B"/>
     <w:rsid w:val="00271C0F"/>
     <w:rsid w:val="00273A8C"/>
     <w:rsid w:val="0027411F"/>
     <w:rsid w:val="00285591"/>
+    <w:rsid w:val="0028767A"/>
     <w:rsid w:val="00294804"/>
     <w:rsid w:val="002A2162"/>
     <w:rsid w:val="002A4C09"/>
     <w:rsid w:val="002A62B8"/>
     <w:rsid w:val="002A7017"/>
     <w:rsid w:val="002B4351"/>
     <w:rsid w:val="002B497B"/>
     <w:rsid w:val="002C3388"/>
     <w:rsid w:val="002C7DDE"/>
     <w:rsid w:val="002D10D6"/>
-    <w:rsid w:val="002E21D8"/>
+    <w:rsid w:val="002E0EA7"/>
     <w:rsid w:val="002E573F"/>
     <w:rsid w:val="002F3C1A"/>
     <w:rsid w:val="002F3E31"/>
     <w:rsid w:val="002F667B"/>
     <w:rsid w:val="002F6D46"/>
     <w:rsid w:val="003069B7"/>
-    <w:rsid w:val="00306FF3"/>
     <w:rsid w:val="00311104"/>
     <w:rsid w:val="0031256B"/>
     <w:rsid w:val="00314BD9"/>
     <w:rsid w:val="00321DD3"/>
     <w:rsid w:val="00322803"/>
-    <w:rsid w:val="00324751"/>
     <w:rsid w:val="00326938"/>
     <w:rsid w:val="00330691"/>
     <w:rsid w:val="003312CD"/>
     <w:rsid w:val="0033263C"/>
     <w:rsid w:val="00342DFB"/>
     <w:rsid w:val="00343B09"/>
     <w:rsid w:val="00346634"/>
     <w:rsid w:val="00347388"/>
     <w:rsid w:val="003477BE"/>
     <w:rsid w:val="00352331"/>
     <w:rsid w:val="00353F06"/>
     <w:rsid w:val="00354AF2"/>
+    <w:rsid w:val="0035570D"/>
     <w:rsid w:val="00357241"/>
     <w:rsid w:val="0036049F"/>
     <w:rsid w:val="00360D17"/>
     <w:rsid w:val="00362743"/>
     <w:rsid w:val="00366694"/>
     <w:rsid w:val="00366D04"/>
     <w:rsid w:val="00367E15"/>
     <w:rsid w:val="00370A74"/>
     <w:rsid w:val="00372672"/>
     <w:rsid w:val="003738EF"/>
     <w:rsid w:val="00374E13"/>
     <w:rsid w:val="0037629A"/>
-    <w:rsid w:val="00377D74"/>
-    <w:rsid w:val="003811D2"/>
     <w:rsid w:val="00381672"/>
     <w:rsid w:val="0038542B"/>
     <w:rsid w:val="00387B7E"/>
     <w:rsid w:val="00390265"/>
     <w:rsid w:val="00394A2B"/>
     <w:rsid w:val="00397E3E"/>
     <w:rsid w:val="003A16A9"/>
-    <w:rsid w:val="003A74B8"/>
     <w:rsid w:val="003B24E6"/>
     <w:rsid w:val="003B7223"/>
+    <w:rsid w:val="003C42DD"/>
     <w:rsid w:val="003C7D1B"/>
     <w:rsid w:val="003D1C70"/>
     <w:rsid w:val="003D1D2D"/>
     <w:rsid w:val="003D5EC2"/>
     <w:rsid w:val="003E08F2"/>
     <w:rsid w:val="003E0C70"/>
     <w:rsid w:val="003E1925"/>
     <w:rsid w:val="003F0767"/>
     <w:rsid w:val="003F4F83"/>
+    <w:rsid w:val="0041176E"/>
+    <w:rsid w:val="004132FB"/>
     <w:rsid w:val="00420524"/>
     <w:rsid w:val="0042166A"/>
+    <w:rsid w:val="00423233"/>
     <w:rsid w:val="00423A21"/>
     <w:rsid w:val="00424F9A"/>
     <w:rsid w:val="00435425"/>
     <w:rsid w:val="0044671E"/>
     <w:rsid w:val="00447466"/>
     <w:rsid w:val="00457D3E"/>
     <w:rsid w:val="00461AEA"/>
     <w:rsid w:val="004646B8"/>
     <w:rsid w:val="00471709"/>
     <w:rsid w:val="0047225D"/>
     <w:rsid w:val="004733E0"/>
     <w:rsid w:val="0048285A"/>
     <w:rsid w:val="00486EC6"/>
     <w:rsid w:val="00494DBF"/>
     <w:rsid w:val="004A0450"/>
     <w:rsid w:val="004A12A8"/>
     <w:rsid w:val="004A3A1D"/>
     <w:rsid w:val="004B1C5C"/>
     <w:rsid w:val="004B1D90"/>
     <w:rsid w:val="004C2272"/>
     <w:rsid w:val="004C518B"/>
     <w:rsid w:val="004D2012"/>
     <w:rsid w:val="004D3FF2"/>
+    <w:rsid w:val="004D6C49"/>
     <w:rsid w:val="004D7622"/>
+    <w:rsid w:val="004F6940"/>
     <w:rsid w:val="005143CD"/>
     <w:rsid w:val="00514453"/>
     <w:rsid w:val="00514D35"/>
     <w:rsid w:val="0051663E"/>
     <w:rsid w:val="0051745A"/>
+    <w:rsid w:val="005224B1"/>
     <w:rsid w:val="005228D5"/>
+    <w:rsid w:val="00525BC1"/>
     <w:rsid w:val="005268D3"/>
     <w:rsid w:val="005326F9"/>
     <w:rsid w:val="005328C1"/>
     <w:rsid w:val="00532F12"/>
     <w:rsid w:val="00533D06"/>
+    <w:rsid w:val="005349A8"/>
     <w:rsid w:val="00536E24"/>
     <w:rsid w:val="0053736A"/>
     <w:rsid w:val="005375BA"/>
     <w:rsid w:val="00537740"/>
     <w:rsid w:val="00537B0B"/>
     <w:rsid w:val="00550731"/>
     <w:rsid w:val="005548C7"/>
     <w:rsid w:val="00554EFD"/>
+    <w:rsid w:val="005650BB"/>
     <w:rsid w:val="00565DCE"/>
     <w:rsid w:val="00566A3E"/>
+    <w:rsid w:val="00567D9C"/>
     <w:rsid w:val="0057041B"/>
+    <w:rsid w:val="00573DDB"/>
     <w:rsid w:val="005753C2"/>
     <w:rsid w:val="00581F2A"/>
     <w:rsid w:val="005923C8"/>
-    <w:rsid w:val="005928AE"/>
     <w:rsid w:val="0059444E"/>
     <w:rsid w:val="00597722"/>
     <w:rsid w:val="005A15AA"/>
     <w:rsid w:val="005A4DE9"/>
     <w:rsid w:val="005A7A2C"/>
     <w:rsid w:val="005B2F9C"/>
     <w:rsid w:val="005B32AD"/>
+    <w:rsid w:val="005B4923"/>
     <w:rsid w:val="005B6026"/>
     <w:rsid w:val="005B6C25"/>
     <w:rsid w:val="005B6F44"/>
+    <w:rsid w:val="005C31B9"/>
     <w:rsid w:val="005C38C5"/>
     <w:rsid w:val="005C602A"/>
+    <w:rsid w:val="005C67CB"/>
     <w:rsid w:val="005D2DF6"/>
     <w:rsid w:val="005D3372"/>
     <w:rsid w:val="005D534B"/>
     <w:rsid w:val="005E180E"/>
     <w:rsid w:val="005E39D8"/>
-    <w:rsid w:val="005E3EA5"/>
     <w:rsid w:val="005E42A5"/>
     <w:rsid w:val="005E7582"/>
     <w:rsid w:val="005F0C14"/>
     <w:rsid w:val="005F4762"/>
     <w:rsid w:val="006005A3"/>
     <w:rsid w:val="00604C9A"/>
     <w:rsid w:val="00605371"/>
     <w:rsid w:val="00616F69"/>
     <w:rsid w:val="0062374C"/>
+    <w:rsid w:val="00623F50"/>
     <w:rsid w:val="006268BC"/>
     <w:rsid w:val="006322C2"/>
     <w:rsid w:val="00636181"/>
     <w:rsid w:val="006363D3"/>
     <w:rsid w:val="0064319A"/>
     <w:rsid w:val="00653082"/>
     <w:rsid w:val="00653751"/>
     <w:rsid w:val="00657581"/>
     <w:rsid w:val="00657AF3"/>
     <w:rsid w:val="006636A2"/>
     <w:rsid w:val="0066602E"/>
     <w:rsid w:val="006660A1"/>
     <w:rsid w:val="00671DA8"/>
-    <w:rsid w:val="0067461A"/>
     <w:rsid w:val="00676FA3"/>
     <w:rsid w:val="00683A96"/>
     <w:rsid w:val="0069046E"/>
     <w:rsid w:val="00693EDE"/>
     <w:rsid w:val="0069456F"/>
     <w:rsid w:val="006A4A7A"/>
     <w:rsid w:val="006A58FA"/>
     <w:rsid w:val="006B451D"/>
     <w:rsid w:val="006C4E35"/>
+    <w:rsid w:val="006C6632"/>
     <w:rsid w:val="006C6D91"/>
     <w:rsid w:val="006D11A7"/>
     <w:rsid w:val="006D6645"/>
     <w:rsid w:val="006E4266"/>
     <w:rsid w:val="006F2627"/>
     <w:rsid w:val="006F4B68"/>
     <w:rsid w:val="006F5B57"/>
     <w:rsid w:val="00701092"/>
     <w:rsid w:val="00703EFE"/>
     <w:rsid w:val="0072242F"/>
     <w:rsid w:val="00722B69"/>
     <w:rsid w:val="0072318B"/>
     <w:rsid w:val="00723CA4"/>
     <w:rsid w:val="007267D6"/>
     <w:rsid w:val="0072706E"/>
     <w:rsid w:val="00736925"/>
     <w:rsid w:val="00736A74"/>
     <w:rsid w:val="00737A3C"/>
     <w:rsid w:val="00737B9A"/>
     <w:rsid w:val="00742F73"/>
     <w:rsid w:val="00751B68"/>
     <w:rsid w:val="00755FBD"/>
     <w:rsid w:val="00765FBC"/>
     <w:rsid w:val="00772E3F"/>
     <w:rsid w:val="0077572B"/>
     <w:rsid w:val="007762B2"/>
     <w:rsid w:val="00784871"/>
     <w:rsid w:val="007920F0"/>
     <w:rsid w:val="0079279C"/>
     <w:rsid w:val="00797267"/>
     <w:rsid w:val="00797486"/>
     <w:rsid w:val="007A1502"/>
     <w:rsid w:val="007A2E66"/>
     <w:rsid w:val="007B3A76"/>
     <w:rsid w:val="007B7FC0"/>
     <w:rsid w:val="007C0932"/>
     <w:rsid w:val="007C41EF"/>
     <w:rsid w:val="007C7827"/>
     <w:rsid w:val="007E1F4F"/>
-    <w:rsid w:val="007E785B"/>
+    <w:rsid w:val="007E3EC8"/>
+    <w:rsid w:val="007E6899"/>
     <w:rsid w:val="007F1A1B"/>
     <w:rsid w:val="007F21F9"/>
     <w:rsid w:val="007F2AB1"/>
     <w:rsid w:val="007F2AFB"/>
     <w:rsid w:val="007F6B9B"/>
     <w:rsid w:val="007F6C93"/>
     <w:rsid w:val="0080504A"/>
     <w:rsid w:val="00817879"/>
     <w:rsid w:val="00817A66"/>
     <w:rsid w:val="00834387"/>
     <w:rsid w:val="00835DE6"/>
     <w:rsid w:val="00844477"/>
-    <w:rsid w:val="00846A95"/>
     <w:rsid w:val="00852181"/>
     <w:rsid w:val="00852901"/>
+    <w:rsid w:val="008562BD"/>
     <w:rsid w:val="00865437"/>
     <w:rsid w:val="00866403"/>
     <w:rsid w:val="00872B10"/>
     <w:rsid w:val="00873817"/>
     <w:rsid w:val="00875111"/>
     <w:rsid w:val="00882801"/>
     <w:rsid w:val="008966D6"/>
     <w:rsid w:val="008A2821"/>
     <w:rsid w:val="008A485A"/>
+    <w:rsid w:val="008A4AC9"/>
     <w:rsid w:val="008A580E"/>
+    <w:rsid w:val="008A6483"/>
     <w:rsid w:val="008B0E0D"/>
     <w:rsid w:val="008C60E8"/>
     <w:rsid w:val="008C67F8"/>
+    <w:rsid w:val="008C6D90"/>
     <w:rsid w:val="008D151B"/>
+    <w:rsid w:val="008D1956"/>
     <w:rsid w:val="008E0B89"/>
     <w:rsid w:val="008E2564"/>
     <w:rsid w:val="008E2A3F"/>
     <w:rsid w:val="008F0671"/>
-    <w:rsid w:val="008F2D60"/>
     <w:rsid w:val="008F5871"/>
+    <w:rsid w:val="00900482"/>
     <w:rsid w:val="00911744"/>
     <w:rsid w:val="00922984"/>
     <w:rsid w:val="00924A3C"/>
     <w:rsid w:val="00926CA0"/>
     <w:rsid w:val="0093178E"/>
     <w:rsid w:val="009348C2"/>
+    <w:rsid w:val="00935BB9"/>
     <w:rsid w:val="00937D8C"/>
     <w:rsid w:val="009407EB"/>
+    <w:rsid w:val="009415A5"/>
     <w:rsid w:val="00947915"/>
     <w:rsid w:val="009533F6"/>
     <w:rsid w:val="00956953"/>
     <w:rsid w:val="00960377"/>
+    <w:rsid w:val="00961996"/>
+    <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="009716E5"/>
     <w:rsid w:val="00974320"/>
     <w:rsid w:val="0097640E"/>
-    <w:rsid w:val="009807AC"/>
+    <w:rsid w:val="00980453"/>
     <w:rsid w:val="00987981"/>
-    <w:rsid w:val="0099601E"/>
     <w:rsid w:val="009979C6"/>
     <w:rsid w:val="009A1551"/>
     <w:rsid w:val="009A30D7"/>
     <w:rsid w:val="009A3645"/>
     <w:rsid w:val="009A3DF3"/>
     <w:rsid w:val="009A4AAF"/>
     <w:rsid w:val="009B4797"/>
     <w:rsid w:val="009B47A9"/>
     <w:rsid w:val="009B581F"/>
     <w:rsid w:val="009B59CE"/>
     <w:rsid w:val="009B752A"/>
     <w:rsid w:val="009C12DB"/>
     <w:rsid w:val="009C2553"/>
     <w:rsid w:val="009C645E"/>
     <w:rsid w:val="009D475B"/>
     <w:rsid w:val="009D6539"/>
     <w:rsid w:val="009D6FD2"/>
-    <w:rsid w:val="009D7A98"/>
     <w:rsid w:val="009E3719"/>
     <w:rsid w:val="009E3C69"/>
     <w:rsid w:val="00A00A2B"/>
     <w:rsid w:val="00A17703"/>
     <w:rsid w:val="00A254A9"/>
     <w:rsid w:val="00A27E7D"/>
     <w:rsid w:val="00A31D78"/>
     <w:rsid w:val="00A32C38"/>
     <w:rsid w:val="00A40E41"/>
     <w:rsid w:val="00A42C5E"/>
     <w:rsid w:val="00A46ECD"/>
     <w:rsid w:val="00A5269E"/>
     <w:rsid w:val="00A64A87"/>
     <w:rsid w:val="00A71163"/>
     <w:rsid w:val="00A72477"/>
+    <w:rsid w:val="00A73449"/>
     <w:rsid w:val="00A7649C"/>
     <w:rsid w:val="00A819D9"/>
     <w:rsid w:val="00A86A3D"/>
     <w:rsid w:val="00A9308E"/>
     <w:rsid w:val="00A94D0E"/>
+    <w:rsid w:val="00AA683D"/>
     <w:rsid w:val="00AA7535"/>
     <w:rsid w:val="00AB068B"/>
     <w:rsid w:val="00AB17E7"/>
     <w:rsid w:val="00AB2130"/>
     <w:rsid w:val="00AC28BA"/>
     <w:rsid w:val="00AC31D3"/>
     <w:rsid w:val="00AD2215"/>
     <w:rsid w:val="00AD3F53"/>
     <w:rsid w:val="00AD5F16"/>
     <w:rsid w:val="00AE02CE"/>
     <w:rsid w:val="00AE2530"/>
     <w:rsid w:val="00AE27E7"/>
+    <w:rsid w:val="00AE7A3C"/>
     <w:rsid w:val="00AF7560"/>
     <w:rsid w:val="00B07E76"/>
     <w:rsid w:val="00B10405"/>
+    <w:rsid w:val="00B26736"/>
     <w:rsid w:val="00B34929"/>
     <w:rsid w:val="00B373C9"/>
     <w:rsid w:val="00B4094B"/>
-    <w:rsid w:val="00B448A6"/>
     <w:rsid w:val="00B5619A"/>
     <w:rsid w:val="00B56FAA"/>
     <w:rsid w:val="00B65787"/>
     <w:rsid w:val="00B70EC1"/>
     <w:rsid w:val="00B71DD0"/>
     <w:rsid w:val="00B72375"/>
     <w:rsid w:val="00B72D26"/>
     <w:rsid w:val="00B775A3"/>
     <w:rsid w:val="00B851B8"/>
     <w:rsid w:val="00B8541C"/>
     <w:rsid w:val="00B961CF"/>
-    <w:rsid w:val="00BA58B0"/>
     <w:rsid w:val="00BA5EFE"/>
     <w:rsid w:val="00BB4068"/>
+    <w:rsid w:val="00BC18C9"/>
     <w:rsid w:val="00BC4673"/>
     <w:rsid w:val="00BC4724"/>
     <w:rsid w:val="00BC4F6C"/>
     <w:rsid w:val="00BD240B"/>
     <w:rsid w:val="00BD2779"/>
     <w:rsid w:val="00BE507A"/>
     <w:rsid w:val="00BE6016"/>
     <w:rsid w:val="00BE7C73"/>
     <w:rsid w:val="00BF31DA"/>
+    <w:rsid w:val="00BF42CF"/>
     <w:rsid w:val="00BF580E"/>
     <w:rsid w:val="00C00A63"/>
     <w:rsid w:val="00C0255A"/>
-    <w:rsid w:val="00C07E74"/>
+    <w:rsid w:val="00C07F66"/>
     <w:rsid w:val="00C122EB"/>
     <w:rsid w:val="00C1279E"/>
-    <w:rsid w:val="00C12DFA"/>
+    <w:rsid w:val="00C17A74"/>
     <w:rsid w:val="00C2325E"/>
     <w:rsid w:val="00C31D9B"/>
     <w:rsid w:val="00C32FA8"/>
     <w:rsid w:val="00C3757F"/>
     <w:rsid w:val="00C43FCC"/>
     <w:rsid w:val="00C45469"/>
     <w:rsid w:val="00C47870"/>
     <w:rsid w:val="00C548F6"/>
     <w:rsid w:val="00C579C0"/>
     <w:rsid w:val="00C61B13"/>
     <w:rsid w:val="00C6582E"/>
     <w:rsid w:val="00C67C43"/>
     <w:rsid w:val="00C7023A"/>
     <w:rsid w:val="00C722CD"/>
     <w:rsid w:val="00C73424"/>
     <w:rsid w:val="00C878C8"/>
     <w:rsid w:val="00C96598"/>
     <w:rsid w:val="00CA5081"/>
+    <w:rsid w:val="00CA68EE"/>
     <w:rsid w:val="00CA766F"/>
     <w:rsid w:val="00CB2D11"/>
     <w:rsid w:val="00CB3C27"/>
     <w:rsid w:val="00CB682D"/>
     <w:rsid w:val="00CC0584"/>
     <w:rsid w:val="00CC250A"/>
     <w:rsid w:val="00CC444A"/>
     <w:rsid w:val="00CC5F3E"/>
     <w:rsid w:val="00CD27EC"/>
     <w:rsid w:val="00CD6919"/>
     <w:rsid w:val="00CE4D1D"/>
     <w:rsid w:val="00CE4E6D"/>
     <w:rsid w:val="00CE592C"/>
+    <w:rsid w:val="00CE5C9C"/>
     <w:rsid w:val="00CF11FF"/>
     <w:rsid w:val="00D04452"/>
     <w:rsid w:val="00D0633E"/>
+    <w:rsid w:val="00D07674"/>
     <w:rsid w:val="00D14185"/>
     <w:rsid w:val="00D17038"/>
+    <w:rsid w:val="00D2076C"/>
     <w:rsid w:val="00D22E6A"/>
     <w:rsid w:val="00D2384E"/>
     <w:rsid w:val="00D25186"/>
     <w:rsid w:val="00D30030"/>
     <w:rsid w:val="00D301FE"/>
     <w:rsid w:val="00D31848"/>
     <w:rsid w:val="00D34D5D"/>
     <w:rsid w:val="00D35324"/>
     <w:rsid w:val="00D41814"/>
     <w:rsid w:val="00D455FB"/>
     <w:rsid w:val="00D4767E"/>
     <w:rsid w:val="00D533CD"/>
     <w:rsid w:val="00D54F80"/>
     <w:rsid w:val="00D56767"/>
     <w:rsid w:val="00D618BD"/>
     <w:rsid w:val="00D6407A"/>
     <w:rsid w:val="00D656FE"/>
     <w:rsid w:val="00D81DC3"/>
     <w:rsid w:val="00D8443B"/>
     <w:rsid w:val="00D84F77"/>
-    <w:rsid w:val="00D904D4"/>
     <w:rsid w:val="00D954A6"/>
     <w:rsid w:val="00DA75C0"/>
     <w:rsid w:val="00DB3A5C"/>
+    <w:rsid w:val="00DB50D5"/>
     <w:rsid w:val="00DC75B2"/>
     <w:rsid w:val="00DC786C"/>
     <w:rsid w:val="00DD116D"/>
     <w:rsid w:val="00DD5B16"/>
+    <w:rsid w:val="00DE36E0"/>
     <w:rsid w:val="00DE5535"/>
     <w:rsid w:val="00DE5991"/>
     <w:rsid w:val="00DE5D66"/>
     <w:rsid w:val="00DE7545"/>
+    <w:rsid w:val="00DF4C59"/>
     <w:rsid w:val="00DF4D37"/>
-    <w:rsid w:val="00DF6B59"/>
     <w:rsid w:val="00E01837"/>
     <w:rsid w:val="00E04313"/>
     <w:rsid w:val="00E117A3"/>
     <w:rsid w:val="00E11DDE"/>
     <w:rsid w:val="00E13DA7"/>
     <w:rsid w:val="00E22155"/>
     <w:rsid w:val="00E23CCA"/>
     <w:rsid w:val="00E30708"/>
     <w:rsid w:val="00E36989"/>
     <w:rsid w:val="00E40DD4"/>
     <w:rsid w:val="00E41616"/>
     <w:rsid w:val="00E459AD"/>
     <w:rsid w:val="00E47F01"/>
     <w:rsid w:val="00E51FD2"/>
     <w:rsid w:val="00E532EE"/>
     <w:rsid w:val="00E53DA8"/>
     <w:rsid w:val="00E562A0"/>
     <w:rsid w:val="00E57F18"/>
     <w:rsid w:val="00E63F0C"/>
     <w:rsid w:val="00E65421"/>
     <w:rsid w:val="00E73CED"/>
+    <w:rsid w:val="00E85844"/>
     <w:rsid w:val="00E87A33"/>
+    <w:rsid w:val="00E95175"/>
     <w:rsid w:val="00E97072"/>
     <w:rsid w:val="00EA064B"/>
     <w:rsid w:val="00EA146C"/>
     <w:rsid w:val="00EA2AA9"/>
+    <w:rsid w:val="00EB2632"/>
     <w:rsid w:val="00EB3960"/>
+    <w:rsid w:val="00EB57F4"/>
     <w:rsid w:val="00EB5864"/>
     <w:rsid w:val="00EB64AF"/>
     <w:rsid w:val="00EC4C38"/>
     <w:rsid w:val="00EC7099"/>
     <w:rsid w:val="00EC713F"/>
     <w:rsid w:val="00ED3BFE"/>
     <w:rsid w:val="00ED52F4"/>
     <w:rsid w:val="00EE3256"/>
+    <w:rsid w:val="00EF00E9"/>
     <w:rsid w:val="00EF1408"/>
+    <w:rsid w:val="00EF3076"/>
     <w:rsid w:val="00EF78F4"/>
     <w:rsid w:val="00F0232F"/>
     <w:rsid w:val="00F12E5B"/>
     <w:rsid w:val="00F22DC4"/>
-    <w:rsid w:val="00F3120F"/>
     <w:rsid w:val="00F33414"/>
     <w:rsid w:val="00F41C8C"/>
     <w:rsid w:val="00F41F84"/>
     <w:rsid w:val="00F424D6"/>
     <w:rsid w:val="00F429F4"/>
     <w:rsid w:val="00F45152"/>
     <w:rsid w:val="00F47D28"/>
     <w:rsid w:val="00F52F59"/>
     <w:rsid w:val="00F562F3"/>
     <w:rsid w:val="00F56BCC"/>
+    <w:rsid w:val="00F606C5"/>
     <w:rsid w:val="00F625F7"/>
     <w:rsid w:val="00F6281E"/>
     <w:rsid w:val="00F6514C"/>
     <w:rsid w:val="00F65954"/>
     <w:rsid w:val="00F70CAC"/>
     <w:rsid w:val="00F7299D"/>
     <w:rsid w:val="00F80218"/>
     <w:rsid w:val="00F80F24"/>
     <w:rsid w:val="00F8110A"/>
     <w:rsid w:val="00FA277F"/>
     <w:rsid w:val="00FA46D4"/>
     <w:rsid w:val="00FA7CB1"/>
     <w:rsid w:val="00FB4FEC"/>
     <w:rsid w:val="00FC0E06"/>
     <w:rsid w:val="00FC455D"/>
+    <w:rsid w:val="00FC486A"/>
     <w:rsid w:val="00FC4D59"/>
     <w:rsid w:val="00FD0CB0"/>
-    <w:rsid w:val="00FD368B"/>
-    <w:rsid w:val="00FD5C59"/>
+    <w:rsid w:val="00FD2695"/>
     <w:rsid w:val="00FD7311"/>
     <w:rsid w:val="00FE2F2C"/>
     <w:rsid w:val="00FF2CED"/>
-    <w:rsid w:val="00FF3883"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -11680,51 +11893,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009C12DB"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B448A6"/>
+    <w:rsid w:val="00F606C5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="230624149">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="280691348">
@@ -11973,51 +12186,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1990622728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asif.u.shaikh@indusindnipponlife.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gippu.sam@indusindnipponlife.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chetan.sawant@indusindnipponlife.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -12288,75 +12501,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A39D90F8-F3B3-46BC-8C3C-A91760934B6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1585</Words>
-  <Characters>9041</Characters>
+  <Words>1420</Words>
+  <Characters>8097</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Typography</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ganeshsairam</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10605</CharactersWithSpaces>
+  <CharactersWithSpaces>9499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="132" baseType="variant">
       <vt:variant>
         <vt:i4>1703987</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>128</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc394677358</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703987</vt:i4>
       </vt:variant>
       <vt:variant>